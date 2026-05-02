--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -345,51 +345,59 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1815D087" w14:textId="77777777" w:rsidR="00670B1F" w:rsidRDefault="00670B1F" w:rsidP="004401DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17ED985F" w14:textId="30A79181" w:rsidR="00667795" w:rsidRPr="006279EC" w:rsidRDefault="00667795" w:rsidP="006279EC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006279EC">
         <w:t>______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="000C5C94">
         <w:t xml:space="preserve">, _____ de </w:t>
       </w:r>
       <w:r w:rsidRPr="006279EC">
-        <w:t>_________________ de 202</w:t>
+        <w:t xml:space="preserve">_________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006279EC">
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006279EC">
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="009B1DE8">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FB3960" w14:textId="77777777" w:rsidR="00667795" w:rsidRPr="006279EC" w:rsidRDefault="00667795" w:rsidP="004401DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006279EC">
         <w:t>O/A Presidente do Município</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D4C895" w14:textId="77777777" w:rsidR="00667795" w:rsidRDefault="00667795" w:rsidP="00A45F9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -433,61 +441,61 @@
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="left" w:pos="8232"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00667795">
         <w:t>(nome)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00667795" w:rsidRPr="00667795" w:rsidSect="00670B1F">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1417" w:left="1701" w:header="708" w:footer="650" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5C8208" w14:textId="77777777" w:rsidR="008415AB" w:rsidRDefault="008415AB" w:rsidP="00667795">
+    <w:p w14:paraId="29EF8ED8" w14:textId="77777777" w:rsidR="008829DF" w:rsidRDefault="008829DF" w:rsidP="00667795">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="412C449F" w14:textId="77777777" w:rsidR="008415AB" w:rsidRDefault="008415AB" w:rsidP="00667795">
+    <w:p w14:paraId="6AAE8AC9" w14:textId="77777777" w:rsidR="008829DF" w:rsidRDefault="008829DF" w:rsidP="00667795">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -526,397 +534,429 @@
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:left="142" w:hanging="142"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">* </w:t>
     </w:r>
     <w:r w:rsidR="00CD38ED" w:rsidRPr="00056185">
       <w:t>Com esta Declaração, as entidades p</w:t>
     </w:r>
     <w:r w:rsidRPr="00056185">
       <w:t>romotoras do Programa “Praia Acessíve</w:t>
     </w:r>
     <w:r w:rsidR="00C2256A" w:rsidRPr="00056185">
       <w:t>l</w:t>
     </w:r>
     <w:r w:rsidR="00374B97">
       <w:t xml:space="preserve"> - Praia para Todos!” permitem-</w:t>
     </w:r>
     <w:r w:rsidRPr="00056185">
-      <w:t xml:space="preserve">se incluir a presente zona balnear na lista de praias acessíveis a divulgar publicamente </w:t>
+      <w:t xml:space="preserve">se incluir a presente zona balnear na lista de praias acessíveis a divulgar </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00056185">
+      <w:t xml:space="preserve">publicamente </w:t>
     </w:r>
     <w:r w:rsidR="00374B97">
-      <w:t>previamente ao</w:t>
+      <w:t>previamente</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00374B97">
+      <w:t xml:space="preserve"> ao</w:t>
     </w:r>
     <w:r w:rsidRPr="00056185">
       <w:t xml:space="preserve"> início da época balnear</w:t>
     </w:r>
     <w:r w:rsidR="00CD38ED" w:rsidRPr="00056185">
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5216A3C9" w14:textId="77777777" w:rsidR="008415AB" w:rsidRDefault="008415AB" w:rsidP="00667795">
+    <w:p w14:paraId="141F0FB3" w14:textId="77777777" w:rsidR="008829DF" w:rsidRDefault="008829DF" w:rsidP="00667795">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23E1A3A3" w14:textId="77777777" w:rsidR="008415AB" w:rsidRDefault="008415AB" w:rsidP="00667795">
+    <w:p w14:paraId="40B62878" w14:textId="77777777" w:rsidR="008829DF" w:rsidRDefault="008829DF" w:rsidP="00667795">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CD85C9C" w14:textId="77777777" w:rsidR="00667795" w:rsidRDefault="00A45F9E">
+  <w:p w14:paraId="7CD85C9C" w14:textId="253106CC" w:rsidR="00667795" w:rsidRDefault="00F11DB1">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r w:rsidRPr="009E6256">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C0498D0" wp14:editId="11D17C9F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>32385</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>464820</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1769110" cy="365125"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="18031"/>
+              <wp:lineTo x="3721" y="20285"/>
+              <wp:lineTo x="21398" y="20285"/>
+              <wp:lineTo x="21398" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1" name="Imagem 1" descr="Logotipo do INR">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Imagem 1" descr="Logotipo do INR">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:link="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1769110" cy="365125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00A45F9E" w:rsidRPr="009E6256">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C56435A" wp14:editId="7462CD00">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2295427</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>11430</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1604645" cy="445135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20337"/>
               <wp:lineTo x="21284" y="20337"/>
               <wp:lineTo x="21284" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="44" name="Imagem 44"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1604645" cy="445135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00667795" w:rsidRPr="009E6256">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676CEF7E" wp14:editId="592CA8E9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676CEF7E" wp14:editId="63346BA3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4574684</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>40005</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1104900" cy="396240"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20769"/>
               <wp:lineTo x="21228" y="20769"/>
               <wp:lineTo x="21228" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="45" name="Imagem 45"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId4">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1104900" cy="396240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00667795" w:rsidRPr="009E6256">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00886E52"/>
     <w:rsid w:val="00015FCC"/>
     <w:rsid w:val="00027C93"/>
     <w:rsid w:val="00056185"/>
     <w:rsid w:val="000A296A"/>
     <w:rsid w:val="000C5C94"/>
     <w:rsid w:val="00154C52"/>
     <w:rsid w:val="001B3F2B"/>
     <w:rsid w:val="00226634"/>
     <w:rsid w:val="00237234"/>
     <w:rsid w:val="00374B97"/>
     <w:rsid w:val="003B6344"/>
     <w:rsid w:val="004207EC"/>
     <w:rsid w:val="004401DD"/>
     <w:rsid w:val="005049DB"/>
     <w:rsid w:val="00564390"/>
     <w:rsid w:val="00600563"/>
     <w:rsid w:val="00603D25"/>
     <w:rsid w:val="006279EC"/>
     <w:rsid w:val="00667795"/>
     <w:rsid w:val="00670B1F"/>
     <w:rsid w:val="007D77C4"/>
     <w:rsid w:val="008415AB"/>
+    <w:rsid w:val="008829DF"/>
     <w:rsid w:val="00886E52"/>
     <w:rsid w:val="00966A6A"/>
     <w:rsid w:val="00976397"/>
     <w:rsid w:val="009B1DE8"/>
     <w:rsid w:val="009C1A5E"/>
     <w:rsid w:val="00A45F9E"/>
     <w:rsid w:val="00AA4E9B"/>
+    <w:rsid w:val="00BD043B"/>
     <w:rsid w:val="00BF26A2"/>
     <w:rsid w:val="00C2256A"/>
     <w:rsid w:val="00CC0922"/>
     <w:rsid w:val="00CD38ED"/>
     <w:rsid w:val="00D83F10"/>
     <w:rsid w:val="00D87D58"/>
     <w:rsid w:val="00E26CD0"/>
     <w:rsid w:val="00E828C5"/>
     <w:rsid w:val="00E944DF"/>
     <w:rsid w:val="00EC0140"/>
     <w:rsid w:val="00F07831"/>
+    <w:rsid w:val="00F11DB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="69C89EC4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{890F3A79-E6E9-4EA0-BAA1-D386BAB75F53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -1398,51 +1438,51 @@
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005049DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://cdn.seg-social.pt/imagens/IDiPD_2026_03_01.png" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inr.pt/noticias/-/journal_content/56/11309/1130716" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>